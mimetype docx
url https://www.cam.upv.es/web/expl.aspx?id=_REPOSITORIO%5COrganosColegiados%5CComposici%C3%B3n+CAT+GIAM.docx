--- v0 (2025-12-08)
+++ v1 (2026-05-12)
@@ -3,1174 +3,1204 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="202D1211" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00C83748" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="6DCF6236" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00C83748" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C83748">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">GRADO EN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>INGENIERÍA AMBIENTAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1ACDD8" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00C83748" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="47F7A801" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00C83748" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83748">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>COMISIÓN ACADÉMICA DE TÍTULO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB8B315" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
+    <w:p w14:paraId="02F507E8" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00BD4A53" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BBB30A6" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0746529C" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
+    <w:p w14:paraId="0D3D0515" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F8BA23" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B38F8">
+      <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Miembros natos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDBD95B" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="001B38F8">
+    <w:p w14:paraId="7909DACC" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1BAC0A" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27378DB6" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
-[...26 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="62A3ACB6" w14:textId="1FEF5FF8" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="008B1524" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034209B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Luis Pallarés Rubio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Director</w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="001B38F8">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C259AFC" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B7795C" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Secretari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB780A8" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Amalia Sanz Benlloch</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B38F8">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="001B38F8">
+      <w:r w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Secretaria Académica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CF9CC0" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BD44EB" w14:textId="4AE16EDA" w:rsidR="00BF6762" w:rsidRDefault="008265B9" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Francisco </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1524">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rafael </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domínguez Gómez </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="00696B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Servicios Administrativos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3309DD0A" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Francisca Ramón Toledo</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B38F8">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001B38F8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Técnico de Gestión Académica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8F3ECE" w14:textId="77777777" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
-[...8 lines deleted...]
-    <w:p w14:paraId="75693A07" w14:textId="6B45E580" w:rsidR="00936C81" w:rsidRPr="001B38F8" w:rsidRDefault="00936C81" w:rsidP="00936C81">
+    <w:p w14:paraId="1C71913E" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDDAB60" w14:textId="301C864B" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B38F8">
+      <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Miembros por designación de</w:t>
       </w:r>
-      <w:r w:rsidR="00961115" w:rsidRPr="001B38F8">
-[...26 lines deleted...]
-    <w:p w14:paraId="4395767C" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+      <w:r w:rsidR="00670AD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l Consejo de Escuela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12045007" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7EE154" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Director Académic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EF3D73" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="0097239E" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eduardo Albentosa Hernández</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>PDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10154CC8" w14:textId="77777777" w:rsidR="0009665B" w:rsidRDefault="0009665B" w:rsidP="0009665B">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C2F4CA1" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="413E1E8B" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0726928B" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vocales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9B8A43" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="6DD0877B" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ignacio Escuder Bueno</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>PDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33141B03" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
+    <w:p w14:paraId="4C46A799" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eric Gielen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00057887">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PDI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6762">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E645424" w14:textId="77777777" w:rsidR="00BF6762" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ester Giménez Carbó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB5F1D" w14:textId="66259EB6" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="00BF6762" w:rsidP="00BF6762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>María Pachés Giner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00696B80">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255D006F" w14:textId="77777777" w:rsidR="0009665B" w:rsidRDefault="0009665B" w:rsidP="0009665B">
-[...147 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="029095FB" w14:textId="638F15C9" w:rsidR="00BF6762" w:rsidRPr="008B1524" w:rsidRDefault="008265B9" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tatiana Bonet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Brosseta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Estudiante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4193BCFC" w14:textId="77777777" w:rsidR="0009665B" w:rsidRPr="00696B80" w:rsidRDefault="0009665B" w:rsidP="0009665B">
-[...54 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="7FD6736B" w14:textId="32D96737" w:rsidR="00BF6762" w:rsidRPr="00696B80" w:rsidRDefault="008265B9" w:rsidP="00BF6762">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Idoia Pozo Medina</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762" w:rsidRPr="008B1524">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF6762">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Estudiante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7184843A" w14:textId="1319105D" w:rsidR="00936C81" w:rsidRPr="00696B80" w:rsidRDefault="00936C81" w:rsidP="00936C81">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00BA0ECD" w:rsidRPr="00936C81" w:rsidSect="00BD4625">
+    <w:p w14:paraId="73914D1B" w14:textId="1AACAF57" w:rsidR="00BA0ECD" w:rsidRPr="00BF6762" w:rsidRDefault="00BA0ECD" w:rsidP="00BF6762"/>
+    <w:sectPr w:rsidR="00BA0ECD" w:rsidRPr="00BF6762" w:rsidSect="00BD4625">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FFD174A" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="7F159C10" w14:textId="77777777" w:rsidR="00342313" w:rsidRDefault="00342313" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6600D244" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="5954708B" w14:textId="77777777" w:rsidR="00342313" w:rsidRDefault="00342313" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3042A7ED" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="3F76D709" w14:textId="77777777" w:rsidR="00342313" w:rsidRDefault="00342313" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D05674A" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="4E01E560" w14:textId="77777777" w:rsidR="00342313" w:rsidRDefault="00342313" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="423FF567" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="007728E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="423FF567" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00342313">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="2F263183">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s2059" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2F374D0C" w14:textId="73302383" w:rsidR="002C7410" w:rsidRDefault="007728E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F374D0C" w14:textId="73302383" w:rsidR="002C7410" w:rsidRDefault="00342313">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="674637DE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s2060" type="#_x0000_t75" style="position:absolute;margin-left:-85.1pt;margin-top:-13.3pt;width:595.2pt;height:786.3pt;z-index:-251656192;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.1pt;margin-top:-13.3pt;width:595.2pt;height:786.3pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_" croptop="4328f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4EB310CF" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="007728E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EB310CF" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00342313">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="0BDA3238">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s2058" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="157"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008565F8"/>
+    <w:rsid w:val="000754F3"/>
     <w:rsid w:val="00081E98"/>
-    <w:rsid w:val="0009665B"/>
     <w:rsid w:val="00173AC0"/>
     <w:rsid w:val="001A1C34"/>
-    <w:rsid w:val="001B38F8"/>
     <w:rsid w:val="001D0567"/>
     <w:rsid w:val="00207F91"/>
     <w:rsid w:val="00227A33"/>
+    <w:rsid w:val="0024686B"/>
     <w:rsid w:val="00256C5E"/>
     <w:rsid w:val="00287B07"/>
     <w:rsid w:val="002C25D0"/>
     <w:rsid w:val="002C7410"/>
     <w:rsid w:val="0030576B"/>
-    <w:rsid w:val="003C0B63"/>
+    <w:rsid w:val="0034209B"/>
+    <w:rsid w:val="00342313"/>
     <w:rsid w:val="003C1D51"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="003E6AD9"/>
     <w:rsid w:val="00450803"/>
     <w:rsid w:val="004A7DDB"/>
     <w:rsid w:val="004B1E6E"/>
     <w:rsid w:val="00574B36"/>
     <w:rsid w:val="00577270"/>
     <w:rsid w:val="005E712C"/>
     <w:rsid w:val="00600A65"/>
-    <w:rsid w:val="00663E5F"/>
+    <w:rsid w:val="00670AD4"/>
     <w:rsid w:val="006A3FAB"/>
     <w:rsid w:val="006B0C28"/>
     <w:rsid w:val="006C46E6"/>
-    <w:rsid w:val="006D1014"/>
     <w:rsid w:val="006E1501"/>
     <w:rsid w:val="006F03A3"/>
     <w:rsid w:val="006F30D5"/>
     <w:rsid w:val="00726617"/>
     <w:rsid w:val="0073071E"/>
     <w:rsid w:val="00752425"/>
     <w:rsid w:val="00762FD4"/>
-    <w:rsid w:val="007728E0"/>
     <w:rsid w:val="0078466A"/>
     <w:rsid w:val="007E307F"/>
     <w:rsid w:val="00807B03"/>
+    <w:rsid w:val="008265B9"/>
     <w:rsid w:val="008565F8"/>
     <w:rsid w:val="008A6C3B"/>
+    <w:rsid w:val="008B1524"/>
     <w:rsid w:val="008E00B5"/>
     <w:rsid w:val="00935B18"/>
     <w:rsid w:val="00936C81"/>
     <w:rsid w:val="00961115"/>
     <w:rsid w:val="009C5F8B"/>
-    <w:rsid w:val="00A041C0"/>
     <w:rsid w:val="00A079BD"/>
     <w:rsid w:val="00A35D6C"/>
     <w:rsid w:val="00A470C8"/>
-    <w:rsid w:val="00A51A60"/>
     <w:rsid w:val="00A8718C"/>
     <w:rsid w:val="00AB162C"/>
     <w:rsid w:val="00AB4527"/>
     <w:rsid w:val="00AF4A63"/>
     <w:rsid w:val="00B24BD5"/>
     <w:rsid w:val="00BA0ECD"/>
     <w:rsid w:val="00BA77C2"/>
     <w:rsid w:val="00BD4625"/>
     <w:rsid w:val="00BF1251"/>
+    <w:rsid w:val="00BF6762"/>
     <w:rsid w:val="00C10408"/>
     <w:rsid w:val="00C14BB6"/>
     <w:rsid w:val="00C569FA"/>
     <w:rsid w:val="00D31672"/>
+    <w:rsid w:val="00D35AB0"/>
     <w:rsid w:val="00D4143C"/>
     <w:rsid w:val="00D53108"/>
+    <w:rsid w:val="00D760BA"/>
+    <w:rsid w:val="00E55F9B"/>
     <w:rsid w:val="00E576E0"/>
     <w:rsid w:val="00EB1A1A"/>
     <w:rsid w:val="00F44041"/>
     <w:rsid w:val="00F94D1C"/>
+    <w:rsid w:val="00FA072A"/>
     <w:rsid w:val="00FB1789"/>
     <w:rsid w:val="00FC1924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44EB58F0"/>
   <w15:docId w15:val="{C4848CB4-64CB-4209-A485-0DC4B21957D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1498,55 +1528,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00936C81"/>
+    <w:rsid w:val="00BF6762"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -1620,66 +1655,51 @@
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A3FAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BD4625"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS%20WEB\Plantilla3.dotx" TargetMode="External"/></Relationships>
 </file>
 
@@ -1924,70 +1944,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Plantilla3</Template>
+  <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>468</Characters>
+  <Words>90</Words>
+  <Characters>495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>552</CharactersWithSpaces>
+  <CharactersWithSpaces>584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>LUIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>