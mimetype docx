--- v1 (2026-05-12)
+++ v2 (2026-10-04)
@@ -5,565 +5,1202 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="22C561DD" w14:textId="77777777" w:rsidR="006204DD" w:rsidRDefault="006204DD" w:rsidP="006204DD">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="22C561DD" w14:textId="005A67D4" w:rsidR="006204DD" w:rsidRDefault="006204DD" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ESCUELA TÉCNICA SUPERIOR DE INGENIER</w:t>
       </w:r>
       <w:r w:rsidR="001F6056">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ÍA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE CAMINOS, CANALES Y PUERTOS</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE71D0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>AMINOS, CANALES Y PUERTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09482A90" w14:textId="77777777" w:rsidR="001F6056" w:rsidRDefault="001F6056" w:rsidP="006204DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">COMISIÓN PERMANENTE </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D404FB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30959088" w14:textId="13E7CBD3" w:rsidR="00FC1924" w:rsidRPr="00696B80" w:rsidRDefault="006075FD" w:rsidP="00FC1924">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>DEL CONSEJO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC1924">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">COMISIÓN PERMANENTE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D404FB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>DEL CONSEJO</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1924">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> DE ESCUELA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D6906A" w14:textId="77777777" w:rsidR="00D55E32" w:rsidRDefault="00D55E32" w:rsidP="00D404FB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59FF0FE9" w14:textId="77777777" w:rsidR="00D404FB" w:rsidRDefault="00D404FB" w:rsidP="00D404FB">
-[...147 lines deleted...]
-    <w:sectPr w:rsidR="00D404FB">
+    <w:p w14:paraId="2961781B" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miembros natos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E82332" w14:textId="06C3C9E1" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luis Pallarés Rubio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099B1E38" w14:textId="2024649A" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mª </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Amalia Sanz Benlloch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secretari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadémica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE2F0C9" w14:textId="2F3433B3" w:rsidR="00CE71D0" w:rsidRPr="00BD4625" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ana Mª Pérez Zuriaga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>efa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">studios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151FBD6D" w14:textId="0BCB8B1F" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francisco R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afael</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Domínguez Gómez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jefe de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervicios </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17ED1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dministrativos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB2B9F0" w14:textId="14C1F9A0" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tivanna Obando Perlaza Hodeth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Delegada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4402E1" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AC0D62" w14:textId="11E4314D" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ersonal docente e investigador permanente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61493E3E" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00824331">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>José Ángel Aranda Domingo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDCB425" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María de la Encarnación Boquera Matarredona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AEB7B8" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Miguel Ángel Eguibar Galán</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0358D7B8" w14:textId="6E258564" w:rsidR="00CE71D0" w:rsidRPr="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7111">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eric Madeleine Pierre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025865F8" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Carlos Manuel Lázaro Fernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223AF53A" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ignacio Javier Payá Zaforteza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E23F527" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María José Pérez Peñalver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC4B520" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tomás Ruiz Sánchez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDE96F3" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00256C5E" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4551A9CD" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ersonal docente e investigador no permanente tiempo completo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4176E2DF" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00824331">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Álvaro Rabat Blázquez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EA5C75" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E9A702" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ersonal docente e investigador no permanente tiempo parcial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FF5F5F" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00824331">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María Salomé Moreno Navarro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FA88DF" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01617FD3" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estudiantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FDC217" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00824331">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vicente Rafae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Navarro Planas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0BEE34" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abel Ramírez de León</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBE38DA" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7597D59D" w14:textId="77777777" w:rsidR="00CE71D0" w:rsidRPr="00BF1251" w:rsidRDefault="00CE71D0" w:rsidP="00CE71D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>técnico, de gestión y de administración y servicios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E328572" w14:textId="1F6E939C" w:rsidR="00D404FB" w:rsidRPr="00824331" w:rsidRDefault="00CE71D0" w:rsidP="00824331">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mª Pilar Zaera Francisc</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4948">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D404FB" w:rsidRPr="00824331">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38C4685E" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
+    <w:p w14:paraId="2EA0B7D4" w14:textId="77777777" w:rsidR="002C3981" w:rsidRDefault="002C3981" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BB2F645" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
+    <w:p w14:paraId="668373D5" w14:textId="77777777" w:rsidR="002C3981" w:rsidRDefault="002C3981" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="034BFF8D" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
+    <w:p w14:paraId="4843A77A" w14:textId="77777777" w:rsidR="002C3981" w:rsidRDefault="002C3981" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79EE3284" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
+    <w:p w14:paraId="3A60AD9F" w14:textId="77777777" w:rsidR="002C3981" w:rsidRDefault="002C3981" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38D3564A" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="005C0038">
+  <w:p w14:paraId="38D3564A" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="002C3981">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="755C25C2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4EB66314" w14:textId="365D896F" w:rsidR="002C7410" w:rsidRDefault="005C0038">
+  <w:p w14:paraId="4EB66314" w14:textId="365D896F" w:rsidR="002C7410" w:rsidRDefault="002C3981">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="4E73B934">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.2pt;margin-top:-16.25pt;width:595.2pt;height:786.8pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_" croptop="4290f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A4259C5" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="005C0038">
+  <w:p w14:paraId="1A4259C5" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="002C3981">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="4894DDED">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="157"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="163"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008565F8"/>
     <w:rsid w:val="00003DD2"/>
     <w:rsid w:val="00081E98"/>
     <w:rsid w:val="001577E8"/>
     <w:rsid w:val="00173AC0"/>
     <w:rsid w:val="001F6056"/>
     <w:rsid w:val="00207F91"/>
     <w:rsid w:val="002640A9"/>
     <w:rsid w:val="00276922"/>
+    <w:rsid w:val="002C3981"/>
     <w:rsid w:val="002C7410"/>
     <w:rsid w:val="0034541B"/>
     <w:rsid w:val="003872E7"/>
     <w:rsid w:val="00393B38"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="00450A8F"/>
+    <w:rsid w:val="00474B7B"/>
     <w:rsid w:val="005C0038"/>
     <w:rsid w:val="005D54E9"/>
     <w:rsid w:val="00600A65"/>
     <w:rsid w:val="006075FD"/>
     <w:rsid w:val="006204DD"/>
     <w:rsid w:val="006E7498"/>
     <w:rsid w:val="00714299"/>
     <w:rsid w:val="0072291B"/>
     <w:rsid w:val="0073071E"/>
     <w:rsid w:val="00733250"/>
+    <w:rsid w:val="00824331"/>
     <w:rsid w:val="008565F8"/>
     <w:rsid w:val="008C5F09"/>
     <w:rsid w:val="00936C31"/>
+    <w:rsid w:val="009A4948"/>
     <w:rsid w:val="009C5F8B"/>
     <w:rsid w:val="00AB4527"/>
     <w:rsid w:val="00B21875"/>
     <w:rsid w:val="00C14BB6"/>
     <w:rsid w:val="00C569FA"/>
+    <w:rsid w:val="00CE71D0"/>
     <w:rsid w:val="00D10105"/>
     <w:rsid w:val="00D404FB"/>
     <w:rsid w:val="00D55E32"/>
+    <w:rsid w:val="00E17ED1"/>
     <w:rsid w:val="00E813C7"/>
     <w:rsid w:val="00F94D1C"/>
     <w:rsid w:val="00FA29B7"/>
     <w:rsid w:val="00FB6884"/>
     <w:rsid w:val="00FC1924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1362,66 +1999,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>26</Words>
-  <Characters>146</Characters>
+  <Words>152</Words>
+  <Characters>836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>171</CharactersWithSpaces>
+  <CharactersWithSpaces>987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LUIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>