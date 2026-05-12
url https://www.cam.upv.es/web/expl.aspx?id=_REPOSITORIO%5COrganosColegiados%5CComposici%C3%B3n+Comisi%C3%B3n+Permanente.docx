--- v0 (2025-12-08)
+++ v1 (2026-05-12)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="22C561DD" w14:textId="77777777" w:rsidR="006204DD" w:rsidRDefault="006204DD" w:rsidP="006204DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ESCUELA TÉCNICA SUPERIOR DE INGENIER</w:t>
       </w:r>
       <w:r w:rsidR="001F6056">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ÍA</w:t>
@@ -256,421 +255,351 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Esta comisión está pendiente de nombramiento</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D404FB">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D1518B" w14:textId="77777777" w:rsidR="00D10105" w:rsidRDefault="00D10105" w:rsidP="002C7410">
+    <w:p w14:paraId="38C4685E" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C892CD7" w14:textId="77777777" w:rsidR="00D10105" w:rsidRDefault="00D10105" w:rsidP="002C7410">
+    <w:p w14:paraId="1BB2F645" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65A882DA" w14:textId="77777777" w:rsidR="00D10105" w:rsidRDefault="00D10105" w:rsidP="002C7410">
+    <w:p w14:paraId="034BFF8D" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="766C2D9B" w14:textId="77777777" w:rsidR="00D10105" w:rsidRDefault="00D10105" w:rsidP="002C7410">
+    <w:p w14:paraId="79EE3284" w14:textId="77777777" w:rsidR="005C0038" w:rsidRDefault="005C0038" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38D3564A" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00D404FB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38D3564A" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="005C0038">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="755C25C2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s2059" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EB66314" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="002640A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EB66314" w14:textId="365D896F" w:rsidR="002C7410" w:rsidRDefault="005C0038">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidRPr="006C3198">
-[...72 lines deleted...]
-    <w:r w:rsidR="00D404FB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="4E73B934">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s2060" type="#_x0000_t75" style="position:absolute;margin-left:-85.2pt;margin-top:-16.25pt;width:595.2pt;height:786.8pt;z-index:-251656192;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId2" o:title="Tipo3_" croptop="4290f"/>
+        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.2pt;margin-top:-16.25pt;width:595.2pt;height:786.8pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Tipo3_" croptop="4290f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A4259C5" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00D404FB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1A4259C5" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="005C0038">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="4894DDED">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s2058" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="157"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008565F8"/>
     <w:rsid w:val="00003DD2"/>
     <w:rsid w:val="00081E98"/>
     <w:rsid w:val="001577E8"/>
     <w:rsid w:val="00173AC0"/>
     <w:rsid w:val="001F6056"/>
     <w:rsid w:val="00207F91"/>
     <w:rsid w:val="002640A9"/>
     <w:rsid w:val="00276922"/>
     <w:rsid w:val="002C7410"/>
     <w:rsid w:val="0034541B"/>
     <w:rsid w:val="003872E7"/>
     <w:rsid w:val="00393B38"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="00450A8F"/>
+    <w:rsid w:val="005C0038"/>
     <w:rsid w:val="005D54E9"/>
     <w:rsid w:val="00600A65"/>
     <w:rsid w:val="006075FD"/>
     <w:rsid w:val="006204DD"/>
+    <w:rsid w:val="006E7498"/>
     <w:rsid w:val="00714299"/>
     <w:rsid w:val="0072291B"/>
     <w:rsid w:val="0073071E"/>
     <w:rsid w:val="00733250"/>
     <w:rsid w:val="008565F8"/>
     <w:rsid w:val="008C5F09"/>
     <w:rsid w:val="00936C31"/>
     <w:rsid w:val="009C5F8B"/>
     <w:rsid w:val="00AB4527"/>
     <w:rsid w:val="00B21875"/>
     <w:rsid w:val="00C14BB6"/>
     <w:rsid w:val="00C569FA"/>
     <w:rsid w:val="00D10105"/>
     <w:rsid w:val="00D404FB"/>
     <w:rsid w:val="00D55E32"/>
     <w:rsid w:val="00E813C7"/>
     <w:rsid w:val="00F94D1C"/>
     <w:rsid w:val="00FA29B7"/>
     <w:rsid w:val="00FB6884"/>
     <w:rsid w:val="00FC1924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="705EB993"/>
   <w15:docId w15:val="{11FADA84-4A9D-4EEF-9011-970F645C6D93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1100,51 +1029,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7410"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7410"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="819886681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488084381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1156,51 +1085,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS%20WEB\Plantilla3.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1430,51 +1359,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Plantilla3.dotx</Template>
+  <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>26</Words>
   <Characters>146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>