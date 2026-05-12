--- v0 (2025-12-08)
+++ v1 (2026-05-12)
@@ -1,1529 +1,2618 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...40 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C4B0292" w14:textId="77777777" w:rsidR="00076470" w:rsidRDefault="00076470" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32190AB6" w14:textId="19722D92" w:rsidR="00FC1924" w:rsidRPr="00076470" w:rsidRDefault="00102E38" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>CONSEJO ASESOR</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="316"/>
+    <w:p w14:paraId="21CE96BA" w14:textId="77777777" w:rsidR="00FC1924" w:rsidRPr="00076470" w:rsidRDefault="00102E38" w:rsidP="00076470">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Miembros externos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5829E764" w14:textId="77777777" w:rsidR="004968E1" w:rsidRPr="00076470" w:rsidRDefault="004968E1" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enrique Belda Esplugues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subdirector General de Sistemas de Información y Comunicaciones para la Seguridad en Ministerio del Interior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180C18CB" w14:textId="184E64E3" w:rsidR="00F97C12" w:rsidRPr="008F3505" w:rsidRDefault="00AA12DB" w:rsidP="00AA12DB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:right="-425" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ricardo Bono Espejo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director General de Obra Civil</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grupo Bertolín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2134C774" w14:textId="77777777" w:rsidR="0009433E" w:rsidRPr="008F3505" w:rsidRDefault="0009433E" w:rsidP="0009433E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:right="-425" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marc García Manzana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director General de Costas, Puertos y Aeropuertos Generalitat Valenciana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF91B35" w14:textId="282279E5" w:rsidR="009C5F8B" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bárbara González Meliá</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC728F" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vocal de la Junta Rectora de la Comunidad Valenciana </w:t>
+      </w:r>
+      <w:r w:rsidR="00102E38" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colegio de Ingenieros de Caminos, Canales y Puertos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04515E68" w14:textId="577B945C" w:rsidR="00467F01" w:rsidRPr="00076470" w:rsidRDefault="00467F01" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sophie-Caroline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huisman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subdirectora de Relaciones Internacionales</w:t>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ESTP - París</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E0789D" w14:textId="77777777" w:rsidR="00F97C12" w:rsidRPr="00076470" w:rsidRDefault="00F97C12" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ramón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magraner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrús</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Consejero PAVASAL SL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDD15FD" w14:textId="77777777" w:rsidR="002B0307" w:rsidRPr="008F3505" w:rsidRDefault="002B0307" w:rsidP="002B0307">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miguel Miñana Sánchez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vicedecano Colegio de Ingenieros Técnicos de Obras Públicas - Zona colegial Valencia- Castellón</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390ED581" w14:textId="551EA66C" w:rsidR="00467F01" w:rsidRPr="008F3505" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ibán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Molina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA0F96" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Delegado </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comunidad Valenciana en </w:t>
+      </w:r>
+      <w:r w:rsidR="00467F01" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iberdrola</w:t>
+      </w:r>
+      <w:r w:rsidR="0009433E" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> España</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F72E06" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="008F3505" w:rsidRDefault="00BC728F" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miguel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mondría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> García</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director Técnico</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TYPSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366C8342" w14:textId="77777777" w:rsidR="00467F01" w:rsidRPr="008F3505" w:rsidRDefault="00467F01" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francisco Pérez Puche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Periodista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D6970B" w14:textId="4648C9C1" w:rsidR="00F97C12" w:rsidRPr="008F3505" w:rsidRDefault="0009433E" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cristina Sola García</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comisaria de Aguas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Confederación Hidrográfica del Júcar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA70560" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manuel Toharia Cortés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Director </w:t>
+      </w:r>
+      <w:r w:rsidR="008430AA" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Científico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del Museo de las Ciencias Príncipe Felipe de Valencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68862756" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA00AFF" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48315BF7" w14:textId="77777777" w:rsidR="00076470" w:rsidRDefault="00076470" w:rsidP="00076470">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618C5B0" w14:textId="77777777" w:rsidR="00076470" w:rsidRDefault="00076470" w:rsidP="00076470">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648770E3" w14:textId="4A76BCAF" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="005F768E" w:rsidP="00076470">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Órganos unipersonales de gobierno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE32371" w14:textId="41608B77" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="008F3505" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luis Pallarés Rubio</w:t>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:ind w:left="141" w:right="724"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B16C35C" w14:textId="1F3CB32C" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amalia Sanz Benlloch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secretaria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Académica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC2897D" w14:textId="36341AF3" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="0076059D" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ana Mª Pérez Zuriaga</w:t>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jef</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Estudios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B59265D" w14:textId="6986F0FE" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="008F3505" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="4248" w:hanging="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Enrique</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Víctor Martínez Ibáñez</w:t>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Relaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpresas e </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nstituciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...928 lines deleted...]
-      <w:pgMar w:top="1580" w:bottom="280" w:left="1560" w:right="1140"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Comunicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ED9AD1" w14:textId="1EC1EB64" w:rsidR="00AA1199" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estívaliz Lozano Mínguez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirectora de Calidad y Acreditación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7BCF18" w14:textId="16818183" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="0076059D" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tatiana García Segura</w:t>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Subdirectora de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>studiantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95ACC2" w14:textId="10701D91" w:rsidR="00AA1199" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julián Alcalá González</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector de Actividad Extracurricular</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38871061" w14:textId="382B0D08" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miguel Ángel Eguibar Galán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector de Infraestructuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D42BB6F" w14:textId="35101244" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00630A51">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="4248" w:hanging="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francisco Javier Pallarés Rubio</w:t>
+      </w:r>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirector</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internacionalización</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01416585" w14:textId="1D4648CA" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="005F768E" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E05710" w14:textId="77777777" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00756297" w:rsidRPr="00076470" w:rsidSect="00F97C12">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4775E8E2" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="29D40643" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1FF1D19C" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="009FC118" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33F75DBB" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00BC4F54">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-ES"/>
+      </w:rPr>
+      <w:pict w14:anchorId="66874199">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Tipo3_"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59DC0727" w14:textId="512BED5A" w:rsidR="002C7410" w:rsidRDefault="00076470">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:ins w:id="0" w:author="Ignacio Andrés Doménech" w:date="2025-09-18T16:46:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32E2C075" wp14:editId="3712FD8F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4646295</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-180340</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1444625" cy="470535"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
+            <wp:wrapNone/>
+            <wp:docPr id="393258721" name="Imagen 5" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="393258721" name="Imagen 5" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1444625" cy="470535"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1386BAFF" wp14:editId="33BEBADA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1028860</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>308218</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1468120" cy="432435"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapNone/>
+            <wp:docPr id="79718018" name="Imagen 4" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="79718018" name="Imagen 4" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1468120" cy="432435"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:ins>
+    <w:r w:rsidR="00BC4F54">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-ES"/>
+      </w:rPr>
+      <w:pict w14:anchorId="39358CE2">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.2pt;margin-top:-15.55pt;width:595.2pt;height:786.6pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId3" o:title="Tipo3_" croptop="4305f"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="70C87508" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00BC4F54">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-ES"/>
+      </w:rPr>
+      <w:pict w14:anchorId="4DE90231">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Tipo3_"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="Ignacio Andrés Doménech">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::igando@upv.edu.es::3357bf51-4e66-4777-a7de-bb2b87d87105"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...3 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="157"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008565F8"/>
+    <w:rsid w:val="00022FD2"/>
+    <w:rsid w:val="0005460B"/>
+    <w:rsid w:val="00076470"/>
+    <w:rsid w:val="00081E98"/>
+    <w:rsid w:val="0009433E"/>
+    <w:rsid w:val="00102E38"/>
+    <w:rsid w:val="00106E9B"/>
+    <w:rsid w:val="00136FF9"/>
+    <w:rsid w:val="001577E8"/>
+    <w:rsid w:val="00173AC0"/>
+    <w:rsid w:val="00207F91"/>
+    <w:rsid w:val="00210D4B"/>
+    <w:rsid w:val="002B0307"/>
+    <w:rsid w:val="002C7410"/>
+    <w:rsid w:val="00326402"/>
+    <w:rsid w:val="003D6090"/>
+    <w:rsid w:val="003F644D"/>
+    <w:rsid w:val="00467F01"/>
+    <w:rsid w:val="004815D5"/>
+    <w:rsid w:val="004968E1"/>
+    <w:rsid w:val="004A7C84"/>
+    <w:rsid w:val="005F768E"/>
+    <w:rsid w:val="00600A65"/>
+    <w:rsid w:val="006075FD"/>
+    <w:rsid w:val="00630A51"/>
+    <w:rsid w:val="0073071E"/>
+    <w:rsid w:val="00756297"/>
+    <w:rsid w:val="0076059D"/>
+    <w:rsid w:val="0081286B"/>
+    <w:rsid w:val="00832754"/>
+    <w:rsid w:val="008430AA"/>
+    <w:rsid w:val="008565F8"/>
+    <w:rsid w:val="0089346A"/>
+    <w:rsid w:val="008F3505"/>
+    <w:rsid w:val="00950096"/>
+    <w:rsid w:val="009C5F8B"/>
+    <w:rsid w:val="00AA1199"/>
+    <w:rsid w:val="00AA12DB"/>
+    <w:rsid w:val="00AB4527"/>
+    <w:rsid w:val="00AC4C2D"/>
+    <w:rsid w:val="00B91199"/>
+    <w:rsid w:val="00BA0F96"/>
+    <w:rsid w:val="00BC4F54"/>
+    <w:rsid w:val="00BC728F"/>
+    <w:rsid w:val="00C14BB6"/>
+    <w:rsid w:val="00C1685F"/>
+    <w:rsid w:val="00C30953"/>
+    <w:rsid w:val="00C569FA"/>
+    <w:rsid w:val="00C84C8D"/>
+    <w:rsid w:val="00CC58B6"/>
+    <w:rsid w:val="00F94D1C"/>
+    <w:rsid w:val="00F97C12"/>
+    <w:rsid w:val="00FC1924"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4FDF03FE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BDB408AC-813A-400F-ACD5-10B8C1D59468}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC1924"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C7410"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C7410"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C7410"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C7410"/>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
 
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS%20WEB\Plantilla3.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>246</Words>
+  <Characters>1354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>LUIS</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>