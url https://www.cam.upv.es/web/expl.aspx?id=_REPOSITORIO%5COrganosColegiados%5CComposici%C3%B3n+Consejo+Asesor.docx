--- v1 (2026-05-12)
+++ v2 (2026-07-05)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4C4B0292" w14:textId="77777777" w:rsidR="00076470" w:rsidRDefault="00076470" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32190AB6" w14:textId="19722D92" w:rsidR="00FC1924" w:rsidRPr="00076470" w:rsidRDefault="00102E38" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -60,637 +60,412 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="21CE96BA" w14:textId="77777777" w:rsidR="00FC1924" w:rsidRPr="00076470" w:rsidRDefault="00102E38" w:rsidP="00076470">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Miembros externos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5829E764" w14:textId="77777777" w:rsidR="004968E1" w:rsidRPr="00076470" w:rsidRDefault="004968E1" w:rsidP="00076470">
+    <w:p w14:paraId="7AEF1F81" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00076470">
+      <w:r w:rsidRPr="00C77359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enrique Belda Esplugues</w:t>
       </w:r>
-      <w:r w:rsidRPr="00076470">
+      <w:r w:rsidRPr="00C77359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subdirector General de Sistemas de Información y Comunicaciones para la Seguridad en Ministerio del Interior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180C18CB" w14:textId="184E64E3" w:rsidR="00F97C12" w:rsidRPr="008F3505" w:rsidRDefault="00AA12DB" w:rsidP="00AA12DB">
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="42987EE4" w14:textId="2878D298" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ricardo Bono Espejo</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
-[...41 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director General de Obra Civil Grupo Bertolín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F48C160" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Marc García Manzana</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3505">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Director General de Costas, Puertos y Aeropuertos Generalitat Valenciana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF91B35" w14:textId="282279E5" w:rsidR="009C5F8B" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+    <w:p w14:paraId="552F63D4" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00076470">
+      <w:r w:rsidRPr="00C77359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bárbara González Meliá</w:t>
       </w:r>
-      <w:r w:rsidR="00BC728F" w:rsidRPr="00076470">
-[...24 lines deleted...]
-    <w:p w14:paraId="04515E68" w14:textId="577B945C" w:rsidR="00467F01" w:rsidRPr="00076470" w:rsidRDefault="00467F01" w:rsidP="00076470">
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vocal de la Junta Rectora de la Comunidad Valenciana Colegio de Ingenieros de Caminos, Canales y Puertos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1615A1D9" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...106 lines deleted...]
-      <w:r w:rsidRPr="00076470">
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sophie-Caroline Huisman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subdirectora de Relaciones Internacionales ESTP - París</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EEAF8A" w14:textId="3E33D734" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ramón Magraner Ferrús</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Consejero PAVASAL SL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDD15FD" w14:textId="77777777" w:rsidR="002B0307" w:rsidRPr="008F3505" w:rsidRDefault="002B0307" w:rsidP="002B0307">
+    <w:p w14:paraId="1DD11355" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="390ED581" w14:textId="551EA66C" w:rsidR="00467F01" w:rsidRPr="008F3505" w:rsidRDefault="00756297" w:rsidP="00076470">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>José Manuel Duval Luengo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Decano Colegio de Ingenieros Técnicos de Obras Públicas - Zona colegial Valencia- Castellón</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DF6151" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...150 lines deleted...]
-    <w:p w14:paraId="366C8342" w14:textId="77777777" w:rsidR="00467F01" w:rsidRPr="008F3505" w:rsidRDefault="00467F01" w:rsidP="00076470">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ibán Molina Saera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Delegado Comunidad Valenciana en Iberdrola España</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA55E88" w14:textId="65D3B264" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miguel Mondría García</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director Técnico en TYPSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2855DB" w14:textId="056F91A1" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Francisco Pérez Puche</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3505">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Periodista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D6970B" w14:textId="4648C9C1" w:rsidR="00F97C12" w:rsidRPr="008F3505" w:rsidRDefault="0009433E" w:rsidP="00076470">
+    <w:p w14:paraId="29729338" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cristina Sola García</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C12" w:rsidRPr="008F3505">
-[...27 lines deleted...]
-    <w:p w14:paraId="7EA70560" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Comisaria de Aguas de la Confederación Hidrográfica del Júcar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B868AF6" w14:textId="77777777" w:rsidR="00C77359" w:rsidRPr="00C77359" w:rsidRDefault="00C77359" w:rsidP="00C77359">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="3540" w:hanging="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00076470">
+      <w:r w:rsidRPr="00C77359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manuel Toharia Cortés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00076470">
-[...22 lines deleted...]
-        <w:t>del Museo de las Ciencias Príncipe Felipe de Valencia</w:t>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director Científico del Museo de las Ciencias Príncipe Felipe de Valencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA70560" w14:textId="638DBB02" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00C77359" w:rsidP="00C77359">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="3540" w:hanging="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alfredo Soler Martínez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77359">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Presidente de Propeller</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68862756" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA00AFF" w14:textId="77777777" w:rsidR="00BC728F" w:rsidRPr="00076470" w:rsidRDefault="00BC728F" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48315BF7" w14:textId="77777777" w:rsidR="00076470" w:rsidRDefault="00076470" w:rsidP="00076470">
       <w:pPr>
         <w:pBdr>
@@ -769,119 +544,107 @@
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7B16C35C" w14:textId="1F3CB32C" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amalia Sanz Benlloch</w:t>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secretaria </w:t>
       </w:r>
       <w:r w:rsidR="008F3505">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Académica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC2897D" w14:textId="36341AF3" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="0076059D" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -889,607 +652,570 @@
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subdirector</w:t>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jef</w:t>
       </w:r>
       <w:r w:rsidR="008F3505">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Estudios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B59265D" w14:textId="6986F0FE" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="008F3505" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="4248" w:hanging="4248"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Víctor Martínez Ibáñez</w:t>
       </w:r>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Subdirector de Relaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpresas e </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nstituciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Comunicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ED9AD1" w14:textId="1EC1EB64" w:rsidR="00AA1199" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estívaliz Lozano Mínguez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirectora de Calidad y Acreditación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7BCF18" w14:textId="16818183" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="0076059D" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tatiana García Segura</w:t>
+      </w:r>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Subdirector</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00756297" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Relaciones </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">con </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00756297" w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Subdirectora de </w:t>
       </w:r>
       <w:r w:rsidR="00AA1199" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0076059D" w:rsidRPr="00076470">
-[...47 lines deleted...]
-        <w:t>Estívaliz Lozano Mínguez</w:t>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>studiantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95ACC2" w14:textId="10701D91" w:rsidR="00AA1199" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julián Alcalá González</w:t>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Subdirectora de Calidad y Acreditación</w:t>
-[...76 lines deleted...]
-        <w:t>Julián Alcalá González</w:t>
+        <w:t>Subdirector de Actividad Extracurricular</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38871061" w14:textId="382B0D08" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miguel Ángel Eguibar Galán</w:t>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Subdirector de Actividad Extracurricular</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>Subdirector de Infraestructuras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D42BB6F" w14:textId="35101244" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="00AA1199" w:rsidP="00630A51">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="4248" w:hanging="4248"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Francisco Javier Pallarés Rubio</w:t>
       </w:r>
       <w:r w:rsidR="005F768E" w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve">Subdirector de </w:t>
       </w:r>
       <w:r w:rsidRPr="00076470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Internacionalización</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01416585" w14:textId="1D4648CA" w:rsidR="005F768E" w:rsidRPr="00076470" w:rsidRDefault="005F768E" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44E05710" w14:textId="77777777" w:rsidR="00756297" w:rsidRPr="00076470" w:rsidRDefault="00756297" w:rsidP="00076470">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00756297" w:rsidRPr="00076470" w:rsidSect="00F97C12">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4775E8E2" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29D40643" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1FF1D19C" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="009FC118" w14:textId="77777777" w:rsidR="00BC4F54" w:rsidRDefault="00BC4F54" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="33F75DBB" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00BC4F54">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33F75DBB" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00C77359">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="66874199">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="59DC0727" w14:textId="512BED5A" w:rsidR="002C7410" w:rsidRDefault="00076470">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:ins w:id="0" w:author="Ignacio Andrés Doménech" w:date="2025-09-18T16:46:00Z">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32E2C075" wp14:editId="3712FD8F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4646295</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-180340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1444625" cy="470535"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="393258721" name="Imagen 5" descr="Dibujo en blanco y negro&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1583,214 +1309,216 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1468120" cy="432435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:ins>
-    <w:r w:rsidR="00BC4F54">
+    <w:r w:rsidR="00C77359">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="39358CE2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.2pt;margin-top:-15.55pt;width:595.2pt;height:786.6pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId3" o:title="Tipo3_" croptop="4305f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70C87508" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00BC4F54">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="70C87508" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00C77359">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="4DE90231">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Ignacio Andrés Doménech">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::igando@upv.edu.es::3357bf51-4e66-4777-a7de-bb2b87d87105"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="157"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008565F8"/>
     <w:rsid w:val="00022FD2"/>
     <w:rsid w:val="0005460B"/>
     <w:rsid w:val="00076470"/>
     <w:rsid w:val="00081E98"/>
     <w:rsid w:val="0009433E"/>
+    <w:rsid w:val="000F0BA0"/>
     <w:rsid w:val="00102E38"/>
     <w:rsid w:val="00106E9B"/>
     <w:rsid w:val="00136FF9"/>
     <w:rsid w:val="001577E8"/>
     <w:rsid w:val="00173AC0"/>
     <w:rsid w:val="00207F91"/>
     <w:rsid w:val="00210D4B"/>
     <w:rsid w:val="002B0307"/>
     <w:rsid w:val="002C7410"/>
     <w:rsid w:val="00326402"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="003F644D"/>
     <w:rsid w:val="00467F01"/>
     <w:rsid w:val="004815D5"/>
     <w:rsid w:val="004968E1"/>
     <w:rsid w:val="004A7C84"/>
     <w:rsid w:val="005F768E"/>
     <w:rsid w:val="00600A65"/>
     <w:rsid w:val="006075FD"/>
     <w:rsid w:val="00630A51"/>
     <w:rsid w:val="0073071E"/>
     <w:rsid w:val="00756297"/>
     <w:rsid w:val="0076059D"/>
     <w:rsid w:val="0081286B"/>
     <w:rsid w:val="00832754"/>
     <w:rsid w:val="008430AA"/>
     <w:rsid w:val="008565F8"/>
+    <w:rsid w:val="00857D51"/>
     <w:rsid w:val="0089346A"/>
     <w:rsid w:val="008F3505"/>
     <w:rsid w:val="00950096"/>
     <w:rsid w:val="009C5F8B"/>
     <w:rsid w:val="00AA1199"/>
     <w:rsid w:val="00AA12DB"/>
     <w:rsid w:val="00AB4527"/>
     <w:rsid w:val="00AC4C2D"/>
     <w:rsid w:val="00B91199"/>
     <w:rsid w:val="00BA0F96"/>
     <w:rsid w:val="00BC4F54"/>
     <w:rsid w:val="00BC728F"/>
     <w:rsid w:val="00C14BB6"/>
     <w:rsid w:val="00C1685F"/>
     <w:rsid w:val="00C30953"/>
     <w:rsid w:val="00C569FA"/>
+    <w:rsid w:val="00C77359"/>
     <w:rsid w:val="00C84C8D"/>
     <w:rsid w:val="00CC58B6"/>
     <w:rsid w:val="00F94D1C"/>
     <w:rsid w:val="00F97C12"/>
     <w:rsid w:val="00FC1924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -2185,51 +1913,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC1924"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -2258,50 +1985,78 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7410"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7410"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="186676673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1302005331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS%20WEB\Plantilla3.dotx" TargetMode="External"/></Relationships>
 </file>
 
@@ -2546,73 +2301,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
+  <Template>Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>246</Words>
-  <Characters>1354</Characters>
+  <Words>252</Words>
+  <Characters>1392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1597</CharactersWithSpaces>
+  <CharactersWithSpaces>1641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LUIS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>