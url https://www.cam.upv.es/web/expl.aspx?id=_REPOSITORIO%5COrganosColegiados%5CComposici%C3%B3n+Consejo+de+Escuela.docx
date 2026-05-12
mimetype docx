--- v0 (2025-12-08)
+++ v1 (2026-05-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="583007A6" w14:textId="77777777" w:rsidR="0022010C" w:rsidRDefault="00BF1251" w:rsidP="0022010C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCUELA TÉCNICA SUPERIOR DE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFBB887" w14:textId="22209CE7" w:rsidR="00BF1251" w:rsidRDefault="00BF1251" w:rsidP="0022010C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
@@ -134,80 +134,95 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Miembros natos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFA4730" w14:textId="77777777" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00FC1924" w:rsidP="00FC1924">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5289D9A6" w14:textId="77E014E3" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00BD4625" w:rsidP="00FC1924">
-[...12 lines deleted...]
-        <w:t>Ignacio Andrés Doménech</w:t>
+    <w:p w14:paraId="5289D9A6" w14:textId="5B88798A" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="008B6EEE" w:rsidP="00FC1924">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luis Pallarés Rubio</w:t>
       </w:r>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Director</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="75B17E12" w14:textId="1F0E4BEF" w:rsidR="00BD4625" w:rsidRDefault="00726617" w:rsidP="00BD4625">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mª </w:t>
       </w:r>
       <w:r w:rsidR="00BD4625" w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Amalia Sanz Benlloch</w:t>
       </w:r>
@@ -220,328 +235,390 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BD4625">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BD4625" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Secretari</w:t>
       </w:r>
       <w:r w:rsidR="00BD4625">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Académica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6F8DA6" w14:textId="38E73FFB" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00BD4625" w:rsidP="00FC1924">
+    <w:p w14:paraId="599AD73A" w14:textId="75D1C8DE" w:rsidR="00BD4625" w:rsidRPr="00BD4625" w:rsidRDefault="00BD4625" w:rsidP="00FC1924">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ana Mª Pérez Zuriaga</w:t>
       </w:r>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subdirector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a Jefe</w:t>
-      </w:r>
+        <w:t>a Jef</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6EEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Estudios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599AD73A" w14:textId="3B8DADC9" w:rsidR="00BD4625" w:rsidRPr="00BD4625" w:rsidRDefault="00BD4625" w:rsidP="00FC1924">
-[...12 lines deleted...]
-        <w:t>Luis Pallares Rubio</w:t>
+    <w:p w14:paraId="496AF2DD" w14:textId="1DAB7FE5" w:rsidR="0022010C" w:rsidRDefault="0022010C" w:rsidP="0022010C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julián Alcalá González</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
+        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00BD4625">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Subdirector de Relaciones con Empresas e </w:t>
+          <w:t>Subdirector</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BD4625">
-[...38 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="00BD4625">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Subdirector de Actividad Extracurricular</w:t>
+          <w:t xml:space="preserve"> de Actividad Extracurricular</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2734FC1D" w14:textId="07FC7AA4" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00FD5D79" w:rsidP="00FC1924">
-[...12 lines deleted...]
-        <w:t>Francisco Domínguez Gómez</w:t>
+    <w:p w14:paraId="57564916" w14:textId="73591FB7" w:rsidR="008B6EEE" w:rsidRDefault="008B6EEE" w:rsidP="0022010C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estívaliz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lozano Mínguez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subdirectora</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Calidad y Acreditación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2734FC1D" w14:textId="4F645A16" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00FE4181" w:rsidP="00FC1924">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Francisco R. Domínguez Gómez</w:t>
       </w:r>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Servicios Administrativos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B8AB45" w14:textId="596A130A" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00FE4181" w:rsidP="00FC1924">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tivanna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perlaza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hodeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A6C3B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Jefe de los Servicios Administrativos</w:t>
-[...17 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00752425">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delegad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6AD9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudiante</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1924" w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D5D3E0" w14:textId="3C87424D" w:rsidR="00FB1789" w:rsidRPr="0030576B" w:rsidRDefault="00251579" w:rsidP="00FB1789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lucía de la Rosa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7111">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Avellana</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1789">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005E712C">
-[...72 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00FB1789">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Estudiante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EB6C21" w14:textId="1A8E4FC3" w:rsidR="00C10408" w:rsidRDefault="00C10408" w:rsidP="00AF4A63">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60969B91" w14:textId="77777777" w:rsidR="00BD4625" w:rsidRPr="00BF1251" w:rsidRDefault="00BD4625" w:rsidP="00AF4A63">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -561,145 +638,186 @@
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00BD4625">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ersonal docente e investigador permanente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2476B8C1" w14:textId="134E869D" w:rsidR="00935B18" w:rsidRDefault="004B1E6E" w:rsidP="00A8718C">
-[...15 lines deleted...]
-    <w:p w14:paraId="4820E80C" w14:textId="3FE3E28B" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
+    <w:p w14:paraId="1490B5BF" w14:textId="77777777" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4820E80C" w14:textId="493F1836" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Eduardo Albentosa Hernández</w:t>
+        <w:t xml:space="preserve">Eduardo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Albentosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF1251">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hernández</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1250295C" w14:textId="12ACC83F" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>José Ángel Aranda Domingo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70154649" w14:textId="55D79EBE" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>María Rosa Arroyo López</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE28EFF" w14:textId="35E0548A" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00A8718C">
+    <w:p w14:paraId="3BE28EFF" w14:textId="12253AD0" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E712C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>José Luis Bonet Senach</w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">José Luis Bonet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E712C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Senach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="394DF6BC" w14:textId="76A18E88" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María de la Encarnación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boquera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matarredona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="16AAF8DD" w14:textId="2CD9294E" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>María Victoria Borrachero Rosado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221257B9" w14:textId="1B344AEF" w:rsidR="00726617" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -712,128 +830,200 @@
       </w:r>
       <w:r w:rsidR="00726617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ntonio Calderón García</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666F4BAC" w14:textId="5E9055CC" w:rsidR="00726617" w:rsidRPr="00BF1251" w:rsidRDefault="00726617" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Francisco Javier Camacho Torregrosa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B330A82" w14:textId="2A8F32E5" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52A034CF" w14:textId="552C9D49" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Miguel Ángel Eguibar Galán</w:t>
-[...35 lines deleted...]
-        <w:t>Miguel Á</w:t>
+        <w:t xml:space="preserve">Miguel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ángel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Eguibar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Galán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="45DF8E1B" w14:textId="0229CD14" w:rsidR="00A8718C" w:rsidRDefault="00726617" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miguel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Á</w:t>
       </w:r>
       <w:r w:rsidR="00A8718C" w:rsidRPr="005E712C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ngel Fernández Prada</w:t>
+        <w:t>ngel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A8718C" w:rsidRPr="005E712C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fernández Prada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AD303D" w14:textId="693C4DB3" w:rsidR="008E4DC9" w:rsidRDefault="008E4DC9" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Félix Ramón</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Francés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> García</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4230FAE0" w14:textId="0901F756" w:rsidR="00AB162C" w:rsidRDefault="00AB162C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Alfredo García García</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7A65A7" w14:textId="2A85DA20" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -844,426 +1034,724 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tatiana García Segura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C28B10" w14:textId="77777777" w:rsidR="00726617" w:rsidRPr="005E712C" w:rsidRDefault="00726617" w:rsidP="00726617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elvira Garrido de la Torre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549B8B51" w14:textId="77777777" w:rsidR="00726617" w:rsidRPr="00BF1251" w:rsidRDefault="00726617" w:rsidP="00726617">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="549B8B51" w14:textId="255F2182" w:rsidR="00726617" w:rsidRPr="00BF1251" w:rsidRDefault="00BE7111" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7111">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eric Madeleine Pierre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7111">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00726617">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gielen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5E7CC7C0" w14:textId="4BF1C29A" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Ester Giménez Carbó</w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Ester </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>Giménez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Carbó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3B92CCCC" w14:textId="7225C1B2" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>Carlos Manuel Lázaro Fernández</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A035727" w14:textId="77777777" w:rsidR="0022010C" w:rsidRPr="001D0567" w:rsidRDefault="0022010C" w:rsidP="0022010C">
-[...17 lines deleted...]
-    <w:p w14:paraId="4603D3B4" w14:textId="17303BE4" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
+    <w:p w14:paraId="2D84C5D2" w14:textId="5CF866F7" w:rsidR="00B1682C" w:rsidRPr="001D0567" w:rsidRDefault="00B1682C" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>David</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Llopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Castelló</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71B3897D" w14:textId="650812AF" w:rsidR="008E4DC9" w:rsidRPr="008E4DC9" w:rsidRDefault="008E4DC9" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Griselda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>López Maldonado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4603D3B4" w14:textId="0FCB668B" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Miguel Martín Monerris</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Miguel Martín </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Monerris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="45AE78F0" w14:textId="77777777" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00726617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Víctor Martínez Ibáñez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7EE9EA" w14:textId="310EF1BF" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="255CEAF4" w14:textId="5DB9AFF4" w:rsidR="00726617" w:rsidRPr="001D0567" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Jorge Molines Ll</w:t>
+        <w:t xml:space="preserve">Jorge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Molines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ll</w:t>
       </w:r>
       <w:r w:rsidR="00726617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>odrá</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="79EB9D38" w14:textId="402B646D" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Salvador Monleón Cremades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB88CE0" w14:textId="4D4A8BD9" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5BB88CE0" w14:textId="136A1EEB" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>María</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laura </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Montalbán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Domingo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6930D5CA" w14:textId="37C1527E" w:rsidR="00760EFB" w:rsidRDefault="00760EFB" w:rsidP="00A8718C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pedro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Museros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Romero </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FCB238" w14:textId="43BDE62A" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="0022010C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk193800075"/>
+      <w:r w:rsidRPr="00B1682C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>María Laura Montalbán Domingo</w:t>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk193800075"/>
+        <w:t>Juan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navarro Gregori </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5572C5" w14:textId="33E8C5E5" w:rsidR="0022010C" w:rsidRDefault="0022010C" w:rsidP="0022010C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>José Sergio Palencia Jiménez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BE62EC" w14:textId="77777777" w:rsidR="00726617" w:rsidRPr="00BF1251" w:rsidRDefault="00726617" w:rsidP="00726617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Francisco Javier Pallarés Rubio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551C7038" w14:textId="48F0B15E" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="126FAAF8" w14:textId="1F6CDAF5" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ignacio Javier </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zaforteza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2E18AFF6" w14:textId="63E14324" w:rsidR="008D216A" w:rsidRDefault="008D216A" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eugenio Pellicer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Armiñana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="64BB58AD" w14:textId="3426A2C4" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miguel Ángel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1682C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pérez Martín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B52F1D7" w14:textId="0B87685C" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María José Pérez Peñalver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3077F34C" w14:textId="2A631318" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Javier Rodrigo Ilarri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48317033" w14:textId="504CC973" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inmaculada Romero Gil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A4C096" w14:textId="61C14F66" w:rsidR="00A8718C" w:rsidRDefault="00A8718C" w:rsidP="00A8718C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0567">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Javier Paredes Arquiola</w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t>Tomás Ruiz Sánchez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500FF729" w14:textId="58F2F8F5" w:rsidR="00935B18" w:rsidRPr="001D0567" w:rsidRDefault="00935B18" w:rsidP="00A8718C">
-[...17 lines deleted...]
-    <w:p w14:paraId="53CA7031" w14:textId="130823E3" w:rsidR="00726617" w:rsidRDefault="00256C5E" w:rsidP="00726617">
+    <w:p w14:paraId="53CA7031" w14:textId="281BBE8A" w:rsidR="00726617" w:rsidRDefault="00256C5E" w:rsidP="00726617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256C5E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>José B. Serón Gáñez</w:t>
       </w:r>
       <w:r w:rsidR="00726617" w:rsidRPr="00726617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B697851" w14:textId="568947B6" w:rsidR="00760EFB" w:rsidRDefault="00760EFB" w:rsidP="00726617">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ureña Tormo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A556CB2" w14:textId="58995869" w:rsidR="00726617" w:rsidRDefault="00726617" w:rsidP="00726617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ignacio Villalba Sanchis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF58E4E" w14:textId="6B4AD251" w:rsidR="00F44041" w:rsidRPr="00256C5E" w:rsidRDefault="00F44041" w:rsidP="003C1D51">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -1279,725 +1767,896 @@
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ersonal docente e investigador no permanente tiempo completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F34D24" w14:textId="77777777" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="003C1D51">
-[...31 lines deleted...]
-    <w:p w14:paraId="11538318" w14:textId="77777777" w:rsidR="003C1D51" w:rsidRPr="00BF1251" w:rsidRDefault="003C1D51" w:rsidP="003C1D51">
+    <w:p w14:paraId="24EBD0CF" w14:textId="77777777" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="003C1D51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11538318" w14:textId="0E9929F8" w:rsidR="003C1D51" w:rsidRDefault="00683F05" w:rsidP="003C1D51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Álvaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rabat Blázquez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8F1062" w14:textId="77777777" w:rsidR="00683F05" w:rsidRPr="00BF1251" w:rsidRDefault="00683F05" w:rsidP="003C1D51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B7B3283" w14:textId="35CF5D72" w:rsidR="00BD4625" w:rsidRPr="00BF1251" w:rsidRDefault="00BD4625" w:rsidP="00BD4625">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ersonal docente e investigador no permanente tiempo parcial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FC5A08" w14:textId="77777777" w:rsidR="00935B18" w:rsidRDefault="00935B18" w:rsidP="00AF4A63">
-[...8 lines deleted...]
-    <w:p w14:paraId="55AD9F85" w14:textId="51E32B2E" w:rsidR="00A8718C" w:rsidRDefault="00726617" w:rsidP="00AF4A63">
+    <w:p w14:paraId="3EC6B2BC" w14:textId="77777777" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55AD9F85" w14:textId="05B65425" w:rsidR="00A8718C" w:rsidRDefault="00726617" w:rsidP="00AF4A63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>María Salomé Moreno Navarro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF47E1A" w14:textId="77777777" w:rsidR="00AF4A63" w:rsidRPr="00BF1251" w:rsidRDefault="00AF4A63" w:rsidP="00AF4A63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1196A9DA" w14:textId="6ED61E33" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="0030576B" w:rsidP="00AF4A63">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estudiantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFED427" w14:textId="77777777" w:rsidR="00AF4A63" w:rsidRPr="00BF1251" w:rsidRDefault="00AF4A63" w:rsidP="00AF4A63">
-[...56 lines deleted...]
-    <w:p w14:paraId="4CF4094A" w14:textId="77777777" w:rsidR="0030576B" w:rsidRDefault="0030576B" w:rsidP="0030576B">
+    <w:p w14:paraId="56B6BE00" w14:textId="77777777" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00683F05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159108BC" w14:textId="67C39EFA" w:rsidR="00683F05" w:rsidRDefault="00683F05" w:rsidP="00683F05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bougharbal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5ED9D202" w14:textId="6CAA18F0" w:rsidR="00FE4181" w:rsidRDefault="00FE4181" w:rsidP="0030576B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Samira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marfouk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="248218B6" w14:textId="548BA054" w:rsidR="00FE4181" w:rsidRDefault="00FE4181" w:rsidP="0030576B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vicente Rafae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Navarro Planas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF4094A" w14:textId="0B929B26" w:rsidR="0030576B" w:rsidRDefault="00FE4181" w:rsidP="0030576B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4181">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ramírez de León</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7691BC0F" w14:textId="77777777" w:rsidR="00FE4181" w:rsidRDefault="00FE4181" w:rsidP="0030576B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C429F61" w14:textId="5208D752" w:rsidR="00FC1924" w:rsidRPr="00BF1251" w:rsidRDefault="00FC1924" w:rsidP="00AF4A63">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal </w:t>
       </w:r>
       <w:r w:rsidR="00BD4625">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>técnico, de gestión y de administración y servicios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E94866" w14:textId="77777777" w:rsidR="006A3FAB" w:rsidRPr="00BF1251" w:rsidRDefault="006A3FAB" w:rsidP="00AF4A63">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="1C3045DA" w14:textId="77777777" w:rsidR="00B1682C" w:rsidRDefault="00B1682C" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDBE61E" w14:textId="3BA3F665" w:rsidR="00683F05" w:rsidRDefault="00683F05" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laura Ros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hernández </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Peigneux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D'Egmont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="26388137" w14:textId="0ADC7BDD" w:rsidR="00683F05" w:rsidRPr="00BF1251" w:rsidRDefault="00683F05" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mª Amparo Olmos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683F05">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrandis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="76E8885E" w14:textId="1441847C" w:rsidR="006F03A3" w:rsidRPr="00BF1251" w:rsidRDefault="00BD4625" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adela Picazo Oñate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C480BF" w14:textId="753B008E" w:rsidR="006F03A3" w:rsidRDefault="006F03A3" w:rsidP="00AF4A63">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF1251">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rosa Mª Fon</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>Julia Sánchez Córdoba</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73914D1B" w14:textId="05D12021" w:rsidR="00BA0ECD" w:rsidRPr="00BF1251" w:rsidRDefault="00BA0ECD" w:rsidP="00AF4A63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mª Pilar Zaera Francisco</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA0ECD" w:rsidRPr="00BF1251" w:rsidSect="00BD4625">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FFD174A" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="5D5381A0" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6600D244" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="1A1F2C00" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3042A7ED" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="521DFDF2" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D05674A" w14:textId="77777777" w:rsidR="0078466A" w:rsidRDefault="0078466A" w:rsidP="002C7410">
+    <w:p w14:paraId="756A35D9" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1" w:rsidP="002C7410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="423FF567" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00FD5D79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="423FF567" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00A94AF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="2F263183">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s2059" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686608" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2F374D0C" w14:textId="43B7C5F3" w:rsidR="002C7410" w:rsidRDefault="00FD5D79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F374D0C" w14:textId="6F57F604" w:rsidR="002C7410" w:rsidRDefault="00A94AF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="674637DE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s2060" type="#_x0000_t75" style="position:absolute;margin-left:-85.1pt;margin-top:-13.3pt;width:595.2pt;height:786.3pt;z-index:-251656192;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686609" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-85.1pt;margin-top:-13.3pt;width:595.2pt;height:786.3pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_" croptop="4328f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4EB310CF" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00FD5D79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EB310CF" w14:textId="77777777" w:rsidR="002C7410" w:rsidRDefault="00A94AF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="0BDA3238">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s2058" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark686607" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Tipo3_"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="157"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008565F8"/>
+    <w:rsid w:val="00032B7D"/>
     <w:rsid w:val="00081E98"/>
     <w:rsid w:val="00173AC0"/>
     <w:rsid w:val="001A1C34"/>
+    <w:rsid w:val="001B4EB3"/>
     <w:rsid w:val="001D0567"/>
     <w:rsid w:val="00207F91"/>
     <w:rsid w:val="0022010C"/>
+    <w:rsid w:val="00221ED5"/>
     <w:rsid w:val="00227A33"/>
+    <w:rsid w:val="00251579"/>
     <w:rsid w:val="00256C5E"/>
     <w:rsid w:val="00287B07"/>
     <w:rsid w:val="002C25D0"/>
     <w:rsid w:val="002C7410"/>
     <w:rsid w:val="0030576B"/>
-    <w:rsid w:val="003A6EDB"/>
+    <w:rsid w:val="003A2237"/>
     <w:rsid w:val="003C1D51"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="003E6AD9"/>
     <w:rsid w:val="00450803"/>
     <w:rsid w:val="004A7DDB"/>
     <w:rsid w:val="004B1E6E"/>
     <w:rsid w:val="00574B36"/>
     <w:rsid w:val="00577270"/>
     <w:rsid w:val="005E712C"/>
     <w:rsid w:val="00600A65"/>
+    <w:rsid w:val="00683F05"/>
     <w:rsid w:val="006A3FAB"/>
     <w:rsid w:val="006B0C28"/>
     <w:rsid w:val="006C46E6"/>
     <w:rsid w:val="006E1501"/>
     <w:rsid w:val="006F03A3"/>
     <w:rsid w:val="006F30D5"/>
     <w:rsid w:val="00726617"/>
     <w:rsid w:val="0073071E"/>
     <w:rsid w:val="00752425"/>
+    <w:rsid w:val="00760EFB"/>
     <w:rsid w:val="00762FD4"/>
     <w:rsid w:val="0078466A"/>
     <w:rsid w:val="00807B03"/>
     <w:rsid w:val="008565F8"/>
     <w:rsid w:val="008A6C3B"/>
+    <w:rsid w:val="008B6EEE"/>
+    <w:rsid w:val="008D216A"/>
     <w:rsid w:val="008E00B5"/>
+    <w:rsid w:val="008E4DC9"/>
     <w:rsid w:val="00935B18"/>
     <w:rsid w:val="009C5F8B"/>
     <w:rsid w:val="00A079BD"/>
     <w:rsid w:val="00A35D6C"/>
     <w:rsid w:val="00A470C8"/>
     <w:rsid w:val="00A8718C"/>
+    <w:rsid w:val="00A94AF1"/>
     <w:rsid w:val="00AB162C"/>
     <w:rsid w:val="00AB4527"/>
     <w:rsid w:val="00AF4A63"/>
+    <w:rsid w:val="00B1682C"/>
     <w:rsid w:val="00B24BD5"/>
     <w:rsid w:val="00BA0ECD"/>
     <w:rsid w:val="00BA77C2"/>
     <w:rsid w:val="00BD4625"/>
+    <w:rsid w:val="00BE15FB"/>
+    <w:rsid w:val="00BE7111"/>
     <w:rsid w:val="00BF1251"/>
     <w:rsid w:val="00C10408"/>
     <w:rsid w:val="00C14BB6"/>
     <w:rsid w:val="00C569FA"/>
     <w:rsid w:val="00D31672"/>
     <w:rsid w:val="00D4143C"/>
     <w:rsid w:val="00D53108"/>
     <w:rsid w:val="00E576E0"/>
     <w:rsid w:val="00F44041"/>
     <w:rsid w:val="00F94D1C"/>
     <w:rsid w:val="00FB1789"/>
     <w:rsid w:val="00FC1924"/>
-    <w:rsid w:val="00FD5D79"/>
+    <w:rsid w:val="00FE4181"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44EB58F0"/>
   <w15:docId w15:val="{C4848CB4-64CB-4209-A485-0DC4B21957D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2325,50 +2984,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC1924"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2447,58 +3111,58 @@
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A3FAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BD4625"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cam.upv.es/web/equipo_ficha.aspx?id=17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cam.upv.es/web/equipo_ficha.aspx?id=29" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cam.upv.es/web/equipo_ficha.aspx?id=17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS%20WEB\Plantilla3.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2736,70 +3400,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Plantilla3</Template>
+  <Template>D:\0Trabajo\UPV\ETSICCP\LOGOS\PLANTILLAS WEB\Plantilla3.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>322</Words>
-  <Characters>1774</Characters>
+  <Words>323</Words>
+  <Characters>1782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2092</CharactersWithSpaces>
+  <CharactersWithSpaces>2101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>LUIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>